--- v0 (2026-06-13)
+++ v1 (2026-08-25)
@@ -2,72 +2,72 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Verbandsmanagement\Geschäftsstellen\Sekretariate\V01 - Maler + Gipser BL - V\Mitgliedschaft\Mitglieder\Info Schreiben\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Öffentlich\Malermeisterverband\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E26764B5-866E-4060-B9AD-65816991BB04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9700D8F-AC10-4B7D-8005-140B695805BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="68">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Alle Sonderabfälle müssen genau den Richtlinien der IGM in den ent-</t>
   </si>
   <si>
     <t>sprechenden Abfallgruppen und Gebindegrössen gesammelt werden.</t>
   </si>
   <si>
     <t>Folgende Sonderabfälle stehen bereit zum Abholen und Entsorgen.</t>
   </si>
   <si>
     <t>Betreffendes ankreuzen und ausfüllen: (Detail siehe AFG-Tabelle)</t>
   </si>
   <si>
     <t>Firma:</t>
   </si>
   <si>
     <t>Plz. / Ort:</t>
   </si>
   <si>
     <t>Abfallart</t>
   </si>
   <si>
@@ -299,124 +299,107 @@
   <si>
     <t>SBB-Paletten</t>
   </si>
   <si>
     <t>mit Rahmen</t>
   </si>
   <si>
     <t>..... Fass à 200 l</t>
   </si>
   <si>
     <t xml:space="preserve">        120l</t>
   </si>
   <si>
     <t xml:space="preserve">Fässer: 200l o. </t>
   </si>
   <si>
     <t>..........Euro-Paletten</t>
   </si>
   <si>
     <t>..........Palettenrahmen</t>
   </si>
   <si>
     <t>Kriterium</t>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">Flüssigkeit </t>
   </si>
   <si>
     <t>Flüssigkeit</t>
   </si>
   <si>
     <t>fest</t>
   </si>
   <si>
     <t>.......Euro-Paletten.......Rahmen</t>
   </si>
   <si>
     <t>.......Fass à .......l</t>
   </si>
   <si>
     <t>Occasion-Pla-</t>
   </si>
   <si>
     <t>stik-kübel a 30l</t>
   </si>
   <si>
     <t xml:space="preserve">..........Euro-Paletten     .........Palettenrahmen   </t>
   </si>
   <si>
     <t>.......Euro-Paletten .......Rahmen .......Fass à .......l</t>
   </si>
   <si>
     <t>Chloriertes Waschwasser</t>
   </si>
   <si>
     <t>Auftragskarte bitte senden an: Thommen Furler AG</t>
   </si>
   <si>
-    <t>(CHF 25.00)</t>
-[...1 lines deleted...]
-  <si>
     <t>Datum:</t>
   </si>
   <si>
     <t>E-Mail: sce-ziefen@thommen-furler.ch</t>
   </si>
   <si>
     <t>Tel. 061 935 90 50</t>
   </si>
   <si>
-    <t>Auftragskarte 2025 für Sonderabfallentsorgung</t>
+    <t>Fr.1.00</t>
+  </si>
+  <si>
+    <t>Auftragskarte 2026 für Sonderabfallentsorgung</t>
+  </si>
+  <si>
+    <t>Flüssigkeit und Schlamm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
+    <numFmt numFmtId="8" formatCode="&quot;CHF&quot;\ #,##0.00;[Red]&quot;CHF&quot;\ \-#,##0.00"/>
     <numFmt numFmtId="164" formatCode="&quot;Fr.&quot;\ #,##0.00;[Red]&quot;Fr.&quot;\ \-#,##0.00"/>
     <numFmt numFmtId="165" formatCode="&quot;Fr.&quot;\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="0#####"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -851,51 +834,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -967,130 +950,148 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="1" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="1" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="1" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...29 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1482,92 +1483,92 @@
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:M34"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:G4"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="5" max="5" width="1.85546875" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" customWidth="1"/>
     <col min="7" max="7" width="15.85546875" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" customWidth="1"/>
     <col min="9" max="9" width="17" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" customWidth="1"/>
     <col min="11" max="11" width="23.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I2" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I3" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="55" t="s">
-[...6 lines deleted...]
-      <c r="G4" s="55"/>
+      <c r="B4" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>25</v>
       </c>
     </row>
@@ -1582,475 +1583,527 @@
       <c r="F9" s="9"/>
       <c r="I9" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="12"/>
       <c r="F10" s="13"/>
       <c r="H10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L10" s="51" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="F12" s="56"/>
-[...1 lines deleted...]
-      <c r="H12" s="65" t="s">
+      <c r="F12" s="73"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="I12" s="66"/>
-[...3 lines deleted...]
-      <c r="M12" s="67"/>
+      <c r="I12" s="77"/>
+      <c r="J12" s="77"/>
+      <c r="K12" s="77"/>
+      <c r="L12" s="77"/>
+      <c r="M12" s="78"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="15"/>
       <c r="F13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="18" t="s">
         <v>47</v>
       </c>
       <c r="I13" s="19" t="s">
         <v>43</v>
       </c>
       <c r="J13" s="18" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K13" s="20" t="s">
         <v>22</v>
       </c>
       <c r="L13" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="M13" s="68" t="s">
+      <c r="M13" s="79" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="22"/>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="24"/>
       <c r="H14" s="25" t="s">
         <v>46</v>
       </c>
       <c r="I14" s="26" t="s">
         <v>44</v>
       </c>
       <c r="J14" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="K14" s="25" t="s">
         <v>21</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="M14" s="69"/>
+      <c r="M14" s="80"/>
     </row>
     <row r="15" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="29">
         <v>80116</v>
       </c>
       <c r="E15" s="15"/>
       <c r="F15" s="15" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="15"/>
-      <c r="H15" s="76" t="s">
+      <c r="H15" s="62" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="J15" s="59"/>
+      <c r="J15" s="74"/>
       <c r="K15" s="46" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="L15" s="55">
+        <v>0.85</v>
+      </c>
+      <c r="M15" s="88" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="22"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="30" t="s">
         <v>29</v>
       </c>
       <c r="G16" s="23"/>
-      <c r="H16" s="77"/>
+      <c r="H16" s="63"/>
       <c r="I16" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="J16" s="60"/>
+      <c r="J16" s="75"/>
       <c r="K16" s="47" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="M16" s="71"/>
+        <v>55</v>
+      </c>
+      <c r="L16" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="89"/>
     </row>
     <row r="17" spans="2:13" ht="18" x14ac:dyDescent="0.25">
       <c r="B17" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="29">
         <v>70304</v>
       </c>
       <c r="E17" s="15"/>
       <c r="F17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="15"/>
-      <c r="H17" s="57" t="s">
+      <c r="H17" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="I17" s="74"/>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="I17" s="60"/>
+      <c r="J17" s="70"/>
+      <c r="K17" s="58" t="s">
+        <v>55</v>
       </c>
       <c r="L17" s="31">
-        <v>0.55000000000000004</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="M17" s="32" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="2:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B18" s="22"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="23"/>
-      <c r="H18" s="58"/>
-[...2 lines deleted...]
-      <c r="K18" s="73"/>
+      <c r="H18" s="65"/>
+      <c r="I18" s="61"/>
+      <c r="J18" s="71"/>
+      <c r="K18" s="59"/>
       <c r="L18" s="33">
-        <v>0.95</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="M18" s="34" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="19" spans="2:13" ht="18" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="28" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="29">
         <v>80111</v>
       </c>
       <c r="E19" s="15"/>
       <c r="F19" s="15" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="15"/>
-      <c r="H19" s="57" t="s">
+      <c r="H19" s="84" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="J19" s="78"/>
-      <c r="K19" s="46" t="s">
+      <c r="J19" s="82"/>
+      <c r="K19" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="L19" s="31">
-        <v>0.95</v>
+      <c r="L19" s="57">
+        <v>1.65</v>
       </c>
       <c r="M19" s="32" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="2:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B20" s="22"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="35" t="s">
         <v>42</v>
       </c>
       <c r="G20" s="23"/>
-      <c r="H20" s="58"/>
+      <c r="H20" s="85"/>
       <c r="I20" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="J20" s="79"/>
+      <c r="J20" s="83"/>
       <c r="K20" s="47" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="L20" s="33">
-        <v>1.05</v>
+        <v>1.65</v>
       </c>
       <c r="M20" s="34" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="21" spans="2:13" ht="18" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="28" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="29">
-        <v>70301</v>
+        <v>80111</v>
       </c>
       <c r="E21" s="15"/>
       <c r="F21" s="15" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="G21" s="15"/>
-      <c r="H21" s="57" t="s">
-[...8 lines deleted...]
-        <v>0.85</v>
+      <c r="H21" s="84" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="J21" s="82"/>
+      <c r="K21" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="L21" s="57">
+        <v>1.35</v>
       </c>
       <c r="M21" s="32" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="2:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="22"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
-      <c r="F22" s="23"/>
+      <c r="F22" s="35" t="s">
+        <v>42</v>
+      </c>
       <c r="G22" s="23"/>
-      <c r="H22" s="58"/>
-[...2 lines deleted...]
-      <c r="K22" s="73"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="J22" s="83"/>
+      <c r="K22" s="46" t="s">
+        <v>54</v>
+      </c>
       <c r="L22" s="33">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="M22" s="34" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="2:13" ht="18" x14ac:dyDescent="0.25">
       <c r="B23" s="28" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C23" s="15"/>
       <c r="D23" s="29">
-        <v>80121</v>
+        <v>70301</v>
       </c>
       <c r="E23" s="15"/>
       <c r="F23" s="15" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="G23" s="15"/>
-      <c r="H23" s="57" t="s">
-[...6 lines deleted...]
-      <c r="K23" s="46" t="s">
+      <c r="H23" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="I23" s="60"/>
+      <c r="J23" s="70"/>
+      <c r="K23" s="58" t="s">
         <v>55</v>
       </c>
-      <c r="L23" s="80">
-[...6 lines deleted...]
-    <row r="24" spans="2:13" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="L23" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="M23" s="32" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="2:13" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="22"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
-      <c r="H24" s="58"/>
-      <c r="I24" s="50" t="s">
+      <c r="H24" s="65"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="71"/>
+      <c r="K24" s="59"/>
+      <c r="L24" s="33">
+        <v>1.25</v>
+      </c>
+      <c r="M24" s="34" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="2:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="B25" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="29">
+        <v>80121</v>
+      </c>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G25" s="15"/>
+      <c r="H25" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="J25" s="66"/>
+      <c r="K25" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="L25" s="68">
+        <v>1.25</v>
+      </c>
+      <c r="M25" s="86" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="2:13" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="J24" s="79"/>
-[...7 lines deleted...]
-      <c r="B25" s="36" t="s">
+      <c r="J26" s="67"/>
+      <c r="K26" s="59"/>
+      <c r="L26" s="69"/>
+      <c r="M26" s="87"/>
+    </row>
+    <row r="27" spans="2:13" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="C25" s="37"/>
-      <c r="D25" s="37">
+      <c r="C27" s="37"/>
+      <c r="D27" s="37">
         <v>150202</v>
       </c>
-      <c r="E25" s="37"/>
-      <c r="F25" s="37" t="s">
+      <c r="E27" s="37"/>
+      <c r="F27" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="G25" s="38"/>
-[...1 lines deleted...]
-      <c r="I25" s="49" t="s">
+      <c r="G27" s="38"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="J27" s="38"/>
+      <c r="K27" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="L27" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M27" s="41" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="2:13" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="G28" s="38"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="J28" s="38"/>
+      <c r="K28" s="49" t="s">
         <v>59</v>
       </c>
-      <c r="J25" s="38"/>
-[...33 lines deleted...]
-      <c r="B28" s="1" t="s">
+      <c r="L28" s="44"/>
+      <c r="M28" s="45"/>
+    </row>
+    <row r="30" spans="2:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="B30" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="G28" s="54" t="s">
+      <c r="G30" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="K30" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="H28" s="4"/>
-[...1 lines deleted...]
-      <c r="K28" s="52" t="s">
+    </row>
+    <row r="31" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B31" s="81">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="2:13" ht="18" x14ac:dyDescent="0.25">
+      <c r="B32" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G32" s="53" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" t="s">
+      <c r="I32" s="53" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="30" spans="2:13" ht="18" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="K32" s="52" t="s">
+    <row r="33" spans="7:11" x14ac:dyDescent="0.2">
+      <c r="G33" s="3"/>
+      <c r="K33" s="52"/>
+    </row>
+    <row r="34" spans="7:11" x14ac:dyDescent="0.2">
+      <c r="K34" s="52" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...12 lines deleted...]
-    <mergeCell ref="J21:J22"/>
+  <mergeCells count="20">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="J15:J16"/>
-    <mergeCell ref="L15:L16"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="H12:M12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="M15:M16"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K25:K26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">